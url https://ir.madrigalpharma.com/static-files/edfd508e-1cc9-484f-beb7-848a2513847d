--- v0 (2026-07-17)
+++ v1 (2026-10-16)
@@ -1,311 +1,6620 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="page1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>520065</wp:posOffset>
+              <wp:posOffset>208280</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>520065</wp:posOffset>
+              <wp:posOffset>311785</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6530340" cy="9660255"/>
+            <wp:extent cx="7132320" cy="17145"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
-                      <a:clrChange>
-[...8 lines deleted...]
-                      </a:clrChange>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6530340" cy="9660255"/>
+                      <a:ext cx="7132320" cy="17145"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
-      </w:r>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>208280</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>346075</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7132320" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7132320" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:t>UNITED STATES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="39" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SECURITIES AND EXCHANGE COMMISSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="3" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Washington, D.C. 20549</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2679700</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>141605</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1783080" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1783080" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="399" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>FORM 8-K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2679700</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>165100</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1783080" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1783080" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CURRENT REPORT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="31" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Pursuant to Section 13 or 15(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="9" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="358" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>of the Securities Exchange Act of 1934</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="203" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:ind w:right="126"/>
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>This format is in the process of being created from the filing. Please check back shortly.</w:t>
-      </w:r>
+        <w:t>Date of Report (Date of earliest event reported): January 29, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2679700</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>156845</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1783080" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1783080" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="219" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>MADRIGAL PHARMACEUTICALS, INC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="58" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Exact name of registrant as specified in its charter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2679700</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>141605</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1783080" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1783080" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11240"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="754" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="244" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1620"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Delaware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="31" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(State or other jurisdiction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="21" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1320"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>of incorporation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="224" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1700"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>001-33277</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="31" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1700"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="9" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1700"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>File Number)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="224" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1260"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>04-3508648</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="31" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1260"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(IRS Employer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="9" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1260"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Identification No.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="3">
+            <w:col w:w="4400" w:space="720"/>
+            <w:col w:w="2740" w:space="720"/>
+            <w:col w:w="2660"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="754" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="3" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1840"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Four Tower Bridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="31" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1840"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>200 Barr Harbor Drive, Suite 200</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="9" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1840"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>West Conshohocken, Pennsylvania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="9" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1840"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Address of principal executive offices)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="215" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="2320"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>19428</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="31" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="2320"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Zip Code)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="7360" w:space="720"/>
+            <w:col w:w="3160"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="754" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(267) 824-2827</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="31" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Registrant’s telephone number, including area code</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="203" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Former name or former address, if changed since last report)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2679700</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>156845</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1783080" cy="8890"/>
+            <wp:wrapNone/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1783080" cy="8890"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="266" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="282" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check the appropriate box below if the Form 8-K filing is intended to simultaneously satisfy the filing obligation of the registrant under any of the following provisions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="162" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280" w:hanging="272"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="280" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Written communications pursuant to Rule 425 under the Securities Act (17 CFR 230.425)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280" w:hanging="272"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="280" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Soliciting material pursuant to Rule 14a-12 under the Exchange Act (17 CFR 240.14a-12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="220" w:hanging="212"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="220" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Pre-commencement communications pursuant to Rule 14d-2(b) under the Exchange Act (17 CFR 240.14d-2(b))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="2980" w:firstLine="8"/>
+        <w:spacing w:after="0" w:line="498" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="216" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Pre-commencement communications pursuant to Rule 13e-4(c) under the Exchange Act (17 CFR 240.13e-4(c)) Securities registered pursuant to Section 12(b) of the Act:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="216"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:ind w:right="120"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="98"/>
+              </w:rPr>
+              <w:t>Trading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>Name of each exchange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3840" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:ind w:right="120"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Title of each class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:ind w:right="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="98"/>
+              </w:rPr>
+              <w:t>Symbol(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>on which registered</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>Common Stock, $0.0001 Par Value Per Share</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="98"/>
+              </w:rPr>
+              <w:t>MDGL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>The NASDAQ Stock Market LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="179" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:right="20"/>
+        <w:spacing w:after="0" w:line="282" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Indicate by check mark whether the registrant is an emerging growth company as defined in Rule 405 of the Securities Act of 1933 (§230.405 of this chapter) or Rule 12b-2 of the Securities Exchange Act of 1934 (§240.12b-2 of this chapter).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="121" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="207" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emerging growth company  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="266" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If an emerging growth company, indicate by check mark if the registrant has elected not to use the extended transition period for complying with any new or revised financial accounting standards provided pursuant to Section 13(a) of the Exchange Act.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>154305</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7132320" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7132320" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>179705</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7132320" cy="17145"/>
+            <wp:wrapNone/>
+            <wp:docPr id="9" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7132320" cy="17145"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>334010</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7132320" cy="8890"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7132320" cy="8890"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11240"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="754" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="1" w:name="page2"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1280" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item  1.01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Entry into a Material Definitive Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>On January 29, 2026 (the “Effective Date”), Madrigal Pharmaceuticals, Inc. (the “Company”), F. Hoffmann-La Roche Ltd and Hoffmann-La Roche Inc. (together, “Roche”) entered into the First Amendment (the “Amendment”) to the Research, Development, and Commercialization Agreement dated as of December 18, 2008 between the Company and Roche. Pursuant to the terms of the Amendment, effective as of the Effective Date, the Company will have the full and exclusive right and discretion to control all patent term adjustments and patent term extensions applicable to Rezdiffra, including patents owned by Roche and jointly owned between the parties. In consideration of the foregoing, the royalty payable to Roche based on net sales of Rezdiffra will not be reduced until the expiration of certain patent term extensions that have been, or could have been, filed. The foregoing summary of the Amendment does not purport to be complete and is qualified in its entirety by reference to the Amendment, a copy of which is filed with this Current Report on Form 8-K as Exhibit 10.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="188" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Item 9.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Financial Statements and Exhibits.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(d) Exhibits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Exhibit Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9460" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="392"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="0000EE"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single" w:color="auto"/>
+                <w:color w:val="0000EE"/>
+              </w:rPr>
+              <w:t>1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9460" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="0000EE"/>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>First Amendment to the Research, Development, and Commercialization Agreement, dated as of January 29, 2026, by and between</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="196"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="0000EE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="0000EE"/>
+              <w:bottom w:val="single" w:sz="8" w:color="0000EE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="196" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="0000EE"/>
+                <w:w w:val="98"/>
+              </w:rPr>
+              <w:t>the Company and Roche.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="0000EE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:right="3860" w:firstLine="8"/>
+        <w:spacing w:after="0" w:line="795" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1552" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Cover Page Interactive Data File (embedded within the Inline XBRL document). * Certain portions of this exhibit have been omitted pursuant to Item 601(b)(10)(iv) of Regulation S-K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-19"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>17145</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7132320" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="11" name="Picture 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7132320" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11240"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="900" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="2" w:name="page3"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-499"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SIGNATURES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="31" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="486"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Pursuant to the requirements of the Securities Exchange Act of 1934, the registrant has duly caused this report to be signed on its behalf by the undersigned hereunto duly authorized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="177" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="5640"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>MADRIGAL PHARMACEUTICALS, INC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="5640"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>By: /s/ Mardi Dier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3785235</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>17145</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3351530" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="12" name="Picture 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 12"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3351530" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="7" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="5960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name: Mardi Dier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="5960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Title: Executive Vice President and Chief Financial Officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="207" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Date: January 30, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="241" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-499"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>17145</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7132320" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="13" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7132320" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="10760"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="900" w:right="819" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="page4"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Exhibit 10.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="243" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:left="340" w:right="1880"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CERTAIN CONFIDENTIAL INFORMATION IN THIS EXHIBIT HAS BEEN OMITTED AND REPLACED WITH “[***]” BECAUSE IT IS NOT MATERIAL AND WOULD BE COMPETITIVELY HARMFUL IF PUBLICLY DISCLOSED.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="171" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>First Amendment to the Research, Development, and Commercialization Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>This first amendment (“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>First Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”) is entered with effect as of January 29, 2026 (the “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>First Amendment Effective Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>by and among</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="221" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>F. Hoffmann-La Roche Ltd</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>with an office and place of business at Grenzacherstrasse 124, 4070 Basel, Switzerland (“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Roche Basel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="221" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Hoffmann-La Roche Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="20"/>
+        <w:spacing w:after="0" w:line="286" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>with an office and place of business at 150 Clove Road, Suite 8, Little Falls, New Jersey 07424, U.S.A. (“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Roche U.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”; Roche Basel and Roche U.S. together referred to as “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Roche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="159" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>on the one hand</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="221" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Madrigal Pharmaceuticals, Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="20"/>
+        <w:spacing w:after="0" w:line="286" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>with an office and place of business at 200 Barr Harbor Drive, Suite 200, West Conshohocken, Pennsylvania 19428, the United States (“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Madrigal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”, collectively with Roche, the “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Parties,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>” and each a “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="159" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>on the other hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>445770</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7132320" cy="8890"/>
+            <wp:wrapNone/>
+            <wp:docPr id="14" name="Picture 14"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 14"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7132320" cy="8890"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11240"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="108" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="4" w:name="page5"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>First Amendment to the Research, Development, and Commercialization Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="282" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WHEREAS, Roche and VIA Pharmaceuticals, Inc. have entered into a Research, Development, and Commercialization Agreement effective as of December 18, 2008 ("</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>");</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="162" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WHEREAS, Madrigal is the successor-in-interest to the Agreement; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WHEREAS, the Parties desire to amend the Agreement to clarify Madrigal’s rights in Joint Patent Rights and Joint Know-How (each defined below); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="282" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WHEREAS, Madrigal wishes to have the full and exclusive right and discretion to manage Patent Term Extensions (as defined below) for the Roche Patent Rights and the Joint Patent Rights for the purpose of maximizing the value of the Licensed Product; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="162" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="282" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WHEREAS, Roche is willing to grant such right to Madrigal, provided that the royalty is not reduced with respect to a certain Roche patent right in a country, if Madrigal does not file a Patent Term Extension (as defined below) for such Roche patent right in such country; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="162" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="282" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>NOW, THEREFORE, in consideration of the mutual covenants and promises contained herein, the Parties hereto, intending to be legally bound, do hereby agree as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="162" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="660" w:hanging="652"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="660" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Amendment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="221" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="640" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Reduction for No Patent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Section 4.3 (Reduction for No Patent) of the Agreement is replaced in its entirety as of the First Amendment Effective Date as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="221" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:spacing w:after="0" w:line="263" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Reduction for No Patent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>. On and after the date that, but for this Agreement, no Valid Claim of Roche Patent Rights would be infringed by the making,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>using or selling of a Licensed Product in a country in the Territory, the Net Sales of such Licensed Product in such country shall be reduced by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="660" w:hanging="4"/>
+        <w:spacing w:after="0" w:line="253" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1095" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the purpose of determining the royalties payable under Section 4.1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that in any country in the Territory in which a Roche Patent Right claiming priority to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>[***]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (a) is granted and (b) would be infringed by the making, using, or selling of a Licensed Product in such country, the reduction set forth in this Section 4.3 (Reduction for No Patent) shall not apply until the date of expiration of all extensions including Patent Term Extensions that have been filed or could have been filed in such country. For example, in the US until </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>[***]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in Europe until </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>[***]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (and in case of a Pediatric Exclusivity until </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>[***]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>[***]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, respectively), at which time the reduction shall then be applied.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="183" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="640" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Joint Patent Rights and Patent Term Extensions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="660" w:hanging="647"/>
+        <w:spacing w:after="0" w:line="282" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="640" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1.2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joint Patent Rights. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Section 7.4(c) (Ownership of Future Inventions and Know-How) of the Agreement is replaced as of the First Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Effective Date in its entirety as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="660" w:hanging="647"/>
+        <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(c)         Patentable or unpatentable Inventions or Know-How jointly made, developed or conceived by VIA and Roche personnel (such Inventions or Know-How, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Joint Know-How</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”) shall be jointly owned, unless the Parties agree otherwise. Subject to Section 7.5, patent applications covering joint inventions (“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Joint Patent Rights</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”) shall be prepared and prosecuted jointly. Subject to any exclusivity obligations set forth in this Agreement, each Party shall be free to use and exploit Joint Know-How and Joint Patent Rights without the consent of, or any duty to account to, the other Party.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>421005</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7132320" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="15" name="Picture 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 15"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7132320" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11240"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="900" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="page6"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="660" w:hanging="647"/>
+        <w:spacing w:after="0" w:line="282" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="640" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1.2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Patent Term Extensions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>. A new subsection is added to Article 7 (Patent Rights) of the Agreement as of the First Amendment Effective Date as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="660" w:hanging="647"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>7.5. Patent Term Extension. VIA will have the full and exclusive right and discretion to determine and control all requests for patent term adjustments,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>patent term extension under the Drug Price Competition and Patent Right Restoration Act of 1984 in the U.S., supplementary protection certificates in the member states of the EU and their equivalents throughout the Territory, or equivalents thereto in any country in the Territory, including but not limited to Pediatric Exclusivity, in each case, arising from the Registration of, or otherwise applicable to, a Licensed Product (each, a “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Patent Term Extension</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”). VIA will have the full and exclusive right to file for Patent Term Extensions for any Roche Patent Right, VIA Patent Right, or Joint Patent Right, in its sole discretion. Upon the request of VIA, Roche will provide support, consent, assistance, and all necessary documents, in full executed form if needed, to VIA for the purpose of supporting, filing, obtaining, and maintaining Patent Term Extensions. Without limiting the foregoing, if VIA in its sole discretion selects any Roche Patent Right or Joint Patent Right for which Roche is the Party prosecuting such Patent Right, VIA will prepare the applicable Patent Term Extension filing, and Roche will file, or permit VIA to file, such request for Patent Term Extension.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="187" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="660" w:hanging="652"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="660" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Miscellaneous</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="640" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Capitalised terms used but not defined herein shall have the meaning ascribed to such terms in the Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="640" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Except as expressly amended herein, the Agreement shall remain unchanged and in full force and effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="660" w:hanging="647"/>
+        <w:spacing w:after="0" w:line="253" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="640" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Counterparts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>. This First Amendment may be executed in one or more counterparts, each of which shall be deemed an original and all of which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>taken together shall be deemed to constitute one and the same agreement. The Parties agree that execution of this First Amendment by e-Signatures or by exchanging executed signature pages in .pdf format shall have the same legal force and effect as the exchange of original signatures. As used in this Section 2.3, “e-Signature” shall mean a signature that consists of one or more letters, characters, numbers or other symbols in digital form incorporated in, attached to or associated with the electronic document, that (a) is unique to the person executing the signature; (b) the technology or process used to make the signature is under the sole control of the person making the signature; (c) the technology or process can be used to identify the person using the technology or process; and (d) the electronic signature can be linked with an electronic document in such a way that it can be used to determine whether the electronic document has been changed since the electronic signature was incorporated in, attached to or associated with the electronic document. Specifically, each Party may execute this First Amendment in Adobe™ Portable Document Format (PDF) sent by electronic mail. PDF signatures of authorized signatories of the Parties will be deemed to be original signatures, will be valid and binding upon the Parties, and, upon delivery, will constitute due execution of this First Amendment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="190" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>[Signature Page Follows]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>447040</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7132320" cy="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="16" name="Picture 16"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 16"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7132320" cy="8255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11240"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="904" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="6" w:name="page7"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>IN WITNESS WHEREOF, the Parties have entered into this First Amendment as of the First Amendment Effective Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="221" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Madrigal Pharmaceuticals, Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5300" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>/s/ Mark Barrett</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5300" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="191" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Name: Mark Barrett</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Executive Vice President, CBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5300" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>F. Hoffmann-La Roche Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5300" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>/s/ Luc Schnitzler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>/s/ Melanie Wick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5300" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="191" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Name: Luc Schnitzler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="191" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Name: Melanie Wick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Director Global Alliance $ Asset Mgmt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Title:  Legal Counsel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5300" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Hoffmann-La Roche Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5300" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>/s/ Gerad Bohm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5300" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="191" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Name: Gerald Bohm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Vice President</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
       <w:cols w:equalWidth="0" w:num="1">
-        <w:col w:w="9166"/>
+        <w:col w:w="11240"/>
       </w:cols>
-      <w:pgMar w:left="1300" w:top="1440" w:right="1440" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+      <w:pgMar w:left="320" w:top="904" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="4002009F" w:csb1="DFD70000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="19495CFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="☐"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="2AE8944A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:start w:val="104"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="625558EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="238E1F29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="[***]"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="46E87CCD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:start w:val="2"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
@@ -477,51 +6786,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>3</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>